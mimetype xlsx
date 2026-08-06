--- v0 (2026-06-07)
+++ v1 (2026-08-06)
@@ -1346,71 +1346,71 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="28" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="29" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ea6a2d71c8e46f23eecebbe6d90442.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eee0be13175a43c6fcf55f8bc444d62.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72f8d14a7ff7b86aae8df53bbd30e13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b1e0a41be34d8c4642b0ff04926773.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88e09ef38e2f9ccc0dbc5fea3b63e54.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0058234b0d8546d32ed68dc88aabba4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0afc3cbfd90746b9189631c3494735.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d37f4e9d1f6dfc675039ae7d625275.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601844cd2deceb7981e4a82e50cb8116.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ae4707f179dad5b3920da513197416.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446c1be4da0a41eeea483525bebf89f7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6dccbe27a736bc67d927c98002996d7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>27347</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>28649</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="714375" cy="266700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>