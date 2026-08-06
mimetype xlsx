--- v1 (2026-08-06)
+++ v2 (2026-08-06)
@@ -1346,71 +1346,71 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="28" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="29" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eee0be13175a43c6fcf55f8bc444d62.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ed6907de9bc54d0481c372834f36b2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b1e0a41be34d8c4642b0ff04926773.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993be8eb785b018abb7b9cb196ac945f3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0058234b0d8546d32ed68dc88aabba4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4491789b11b80ec557322bb56630784.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d37f4e9d1f6dfc675039ae7d625275.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53520267c088ce607699a15b542182935.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ae4707f179dad5b3920da513197416.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85decaacc22d49fd3ddb2466fd77fc16.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6dccbe27a736bc67d927c98002996d7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207ba222799f2307349dc30add086ef7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>27347</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>28649</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="714375" cy="266700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>