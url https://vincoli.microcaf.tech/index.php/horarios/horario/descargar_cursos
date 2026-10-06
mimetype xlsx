--- v2 (2026-08-06)
+++ v3 (2026-10-06)
@@ -1346,71 +1346,71 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="28" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="29" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ed6907de9bc54d0481c372834f36b2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341eb133f2204fd00dc874e550a29d22.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993be8eb785b018abb7b9cb196ac945f3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c470a0711e48dafd6bf596a04122593.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4491789b11b80ec557322bb56630784.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02225bc886241376ec141008eca8dc234.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53520267c088ce607699a15b542182935.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7561b257fccdb0549a218238c327a9d5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85decaacc22d49fd3ddb2466fd77fc16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c94ff59225f41af9fe13b4bf9d77b6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207ba222799f2307349dc30add086ef7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe99e15ec49f1d4990ad70bb4031cbe7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>27347</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>28649</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="714375" cy="266700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>