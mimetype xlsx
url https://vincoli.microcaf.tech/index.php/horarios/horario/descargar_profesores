--- v0 (2026-06-07)
+++ v1 (2026-08-06)
@@ -2425,99 +2425,99 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b900aefe7d11ee686b72ed307a20b1e2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d523ee23daf8d8c99976c34e0b2732.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2419172154061f67d8f29f058a858611.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b6360072f43e3c6b6703c74a5e8f311.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14a533d659bbcb305c322e52a951da12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d27fb355993723d0a4f86f18a91a4e12.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072a848e54c33857295c2ea5a172b3b13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633846c720b76f7b061939051aaed7313.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c7746953d6ed15a2d88f1f139160a14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566e8916b7206bacaf631abe91ff45814.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646bb992ed39f0f4d95394fedd3c5de43.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb31a3885b7a338a76219c1fab6b7ae3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573fed4425e217c47d4c63355c345e24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe160a272e2161839f61146e79de718b4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff9896072fdd7e034cc1d5193e13e85.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d774385e3e3777fedff40253fc6a325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a91cd4a2df1394b69b5b12a89baa36.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640d550634e5de94f42d016927d55936.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673af8175ecaad75a610f54f6456a50c7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ba6e1de3a82a99dc65ac426c5408f7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50f86fff0de0f85b4844b03d6733ad8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe51b44ad7f0ad156916eacaa81951b8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28265fb7da3c92d0d044ef7204e8c509.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963cfac38bc64f60f83f697575a1a879.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5829049a55ce174292b44aa64f0b5b10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f339184f2305f865879325b621fa3f10.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>11255</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>26789</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="714375" cy="276225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>