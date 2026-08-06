--- v1 (2026-08-06)
+++ v2 (2026-08-06)
@@ -2425,99 +2425,99 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d523ee23daf8d8c99976c34e0b2732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935fa7decec90b0b164fbc771042bb02.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b6360072f43e3c6b6703c74a5e8f311.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99456f1f8608708053659d91d007d211.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d27fb355993723d0a4f86f18a91a4e12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca1106b2d8160959b5be5a13089d4712.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633846c720b76f7b061939051aaed7313.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdac4214b440875543634a321ac04613.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566e8916b7206bacaf631abe91ff45814.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53181b77b9a6239ec25dce360f30495a14.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb31a3885b7a338a76219c1fab6b7ae3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a657129badaf8fd94fc1c9488f81e3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe160a272e2161839f61146e79de718b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb23ad73ac7bbf55697ce4eaa198474.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d774385e3e3777fedff40253fc6a325.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8285f18ae72428a6e8d805996f50c5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640d550634e5de94f42d016927d55936.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21f4fe02453795b65e6f76962f79c06.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ba6e1de3a82a99dc65ac426c5408f7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb6bdae8738d1ba68179dc725f1bd47.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe51b44ad7f0ad156916eacaa81951b8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afe43c389a414cd11a6d2b8e7d92b98.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963cfac38bc64f60f83f697575a1a879.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666296f488d972356cbee29236fabc809.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f339184f2305f865879325b621fa3f10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839ad68aceebcc3e49c7bf548c5ec5e10.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>11255</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>26789</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="714375" cy="276225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>