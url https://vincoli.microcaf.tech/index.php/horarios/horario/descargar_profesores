--- v2 (2026-08-06)
+++ v3 (2026-10-06)
@@ -2425,99 +2425,99 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935fa7decec90b0b164fbc771042bb02.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efc15e20d07f089da6ae472cd53afe2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99456f1f8608708053659d91d007d211.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6950212d6d3a29158e762b866d3bcc11.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca1106b2d8160959b5be5a13089d4712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1772a8bef1d67fc311ee440a33e9b312.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdac4214b440875543634a321ac04613.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8430a41ac78ca89e954dd3433592113.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53181b77b9a6239ec25dce360f30495a14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02edb40541be1c987b0c9fe191c646914.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a657129badaf8fd94fc1c9488f81e3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd725e2312676554e87f7d91f4930fb03.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb23ad73ac7bbf55697ce4eaa198474.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384c3f5a82ac27778ca56098607042c4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8285f18ae72428a6e8d805996f50c5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b08db0e29a3aa90273640495588cb5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21f4fe02453795b65e6f76962f79c06.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ed9411b2e1c795a82c1846ceeaff46.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb6bdae8738d1ba68179dc725f1bd47.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0cf7ea1acf648d545d2c2aa2125cc87.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afe43c389a414cd11a6d2b8e7d92b98.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad193ec7ec6e1ea19ec1744e01b662328.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666296f488d972356cbee29236fabc809.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce84c6b341f7ee16c01d3b14c195719.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839ad68aceebcc3e49c7bf548c5ec5e10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad235046065bc6bbdff6faa198506b110.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>11255</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>26789</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="714375" cy="276225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>